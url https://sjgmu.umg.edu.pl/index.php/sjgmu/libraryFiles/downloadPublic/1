--- v0 (2025-10-09)
+++ v1 (2026-08-18)
@@ -75,60 +75,60 @@
         </w:rPr>
         <w:t>o.</w:t>
       </w:r>
       <w:r w:rsidRPr="00892B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
-      <w:r w:rsidR="006E61A5">
+      <w:r w:rsidR="00F26DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>/2023</w:t>
+        <w:t>/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00892B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000B3D91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00892B5D" w:rsidRPr="00892B5D" w:rsidRDefault="00892B5D" w:rsidP="00892B5D">
@@ -2727,54 +2727,54 @@
       <w:r w:rsidR="008202B8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00597330" w:rsidRPr="000C143B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Thompson</w:t>
       </w:r>
       <w:r w:rsidR="008202B8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2005]</w:t>
       </w:r>
       <w:r w:rsidRPr="000C143B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F90F13" w:rsidRDefault="00F90F13" w:rsidP="00F90F13">
+    <w:p w:rsidR="00F90F13" w:rsidRDefault="00F90F13" w:rsidP="00BA44C4">
       <w:pPr>
         <w:pStyle w:val="06Rwnanie0"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Recent research [</w:t>
@@ -2794,229 +2794,192 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90F13">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> shows that…</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0078499D" w:rsidRPr="00F90F13" w:rsidRDefault="0078499D" w:rsidP="00F90F13">
-[...11 lines deleted...]
-    <w:p w:rsidR="00A3257D" w:rsidRPr="004B7111" w:rsidRDefault="00A835AE" w:rsidP="004A3E66">
+    <w:p w:rsidR="00A3257D" w:rsidRPr="004B7111" w:rsidRDefault="004B7111" w:rsidP="004A3E66">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>4.2.  </w:t>
       </w:r>
       <w:r w:rsidR="000C143B" w:rsidRPr="000C143B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Reference List</w:t>
       </w:r>
       <w:r w:rsidR="00A3257D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00363E0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C143B" w:rsidRDefault="000C143B" w:rsidP="000C143B">
+    <w:p w:rsidR="00EE4DA3" w:rsidRPr="003E588D" w:rsidRDefault="000C143B" w:rsidP="004B7111">
       <w:pPr>
         <w:pStyle w:val="06Rwnanie0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C143B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>References should be arranged first alphabetically and then further sort</w:t>
       </w:r>
       <w:r w:rsidR="00EE4DA3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ed chro</w:t>
       </w:r>
       <w:r w:rsidR="00997199">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>nologically if necessary (TNR 9</w:t>
       </w:r>
       <w:r w:rsidR="00EE4DA3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> point).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE4DA3" w:rsidRDefault="00EE4DA3" w:rsidP="004B7111">
+    <w:p w:rsidR="00A3257D" w:rsidRPr="004B7111" w:rsidRDefault="004B7111" w:rsidP="00A3257D">
       <w:pPr>
         <w:pStyle w:val="06Rwnanie0"/>
+        <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>4.3.  </w:t>
+      </w:r>
+      <w:r w:rsidR="000C143B" w:rsidRPr="000C143B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Examples</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3257D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00363E0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000C143B" w:rsidRPr="000C143B" w:rsidRDefault="000C143B" w:rsidP="000C143B">
       <w:pPr>
         <w:pStyle w:val="06Rwnanie0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000C143B" w:rsidRDefault="000C143B" w:rsidP="00EE4DA3">
       <w:pPr>
         <w:pStyle w:val="06Rwnanie0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C143B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -3739,51 +3702,51 @@
         </w:rPr>
         <w:t>Scientific American</w:t>
       </w:r>
       <w:r w:rsidRPr="0078499D">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, vol. 301, no. 5, pp. 66</w:t>
       </w:r>
       <w:r w:rsidR="00D34642" w:rsidRPr="0078499D">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="0078499D">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>73.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE4DA3" w:rsidRPr="0078499D" w:rsidRDefault="00EE4DA3" w:rsidP="007D3267">
+    <w:p w:rsidR="00EE4DA3" w:rsidRDefault="00EE4DA3" w:rsidP="007D3267">
       <w:pPr>
         <w:pStyle w:val="06Rwnanie0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078499D">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Thompson, G.M.</w:t>
       </w:r>
       <w:r w:rsidR="008B24AE" w:rsidRPr="0078499D">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0078499D">
@@ -3852,88 +3815,82 @@
         </w:rPr>
         <w:t xml:space="preserve">, no. </w:t>
       </w:r>
       <w:r w:rsidRPr="0078499D">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">2, </w:t>
       </w:r>
       <w:r w:rsidR="00D34642" w:rsidRPr="0078499D">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">pp. </w:t>
       </w:r>
       <w:r w:rsidRPr="0078499D">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>106–107.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0078499D" w:rsidRDefault="0078499D" w:rsidP="00D34642">
-[...32 lines deleted...]
-    <w:p w:rsidR="00D34642" w:rsidRPr="00085D14" w:rsidRDefault="00D34642" w:rsidP="007D3267">
+    <w:p w:rsidR="00F26DE1" w:rsidRPr="0078499D" w:rsidRDefault="00F26DE1" w:rsidP="007D3267">
       <w:pPr>
         <w:pStyle w:val="06Rwnanie0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000C143B" w:rsidRPr="000C143B" w:rsidRDefault="000C143B" w:rsidP="00D34642">
+      <w:pPr>
+        <w:pStyle w:val="06Rwnanie0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C143B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Reference to a web source:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D34642" w:rsidRPr="00085D14" w:rsidRDefault="00D34642" w:rsidP="007D3267">
+      <w:pPr>
+        <w:pStyle w:val="06Rwnanie0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00085D14">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>McClain, M</w:t>
       </w:r>
       <w:r w:rsidR="007D3267" w:rsidRPr="00085D14">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0061090A">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -4094,77 +4051,75 @@
       <w:r w:rsidR="00B6196A">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00F154C6">
         <w:t>ments</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F154C6" w:rsidRPr="00B73443" w:rsidRDefault="00B73443" w:rsidP="00B73443">
       <w:pPr>
         <w:pStyle w:val="06Rwnanie0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B73443">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(including information about received founding) </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="00582AC3" w:rsidRDefault="00582AC3" w:rsidP="008D0CC7">
       <w:pPr>
         <w:pStyle w:val="01Autor"/>
         <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00027896" w:rsidRPr="00363E0C" w:rsidRDefault="000C143B" w:rsidP="008D0CC7">
       <w:pPr>
         <w:pStyle w:val="01Autor"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00363E0C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D0CC7" w:rsidRPr="00311349" w:rsidRDefault="008D0CC7" w:rsidP="008D0CC7">
+    <w:p w:rsidR="008D0CC7" w:rsidRPr="00311349" w:rsidRDefault="008D0CC7" w:rsidP="000C5055">
       <w:pPr>
         <w:pStyle w:val="01Autor"/>
         <w:spacing w:after="40"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A501F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Callaghan, J., 2010, </w:t>
       </w:r>
       <w:r w:rsidR="00A32591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4954,201 +4909,81 @@
       <w:pPr>
         <w:pStyle w:val="06Rwnanie0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F62E57" w:rsidRDefault="00F62E57" w:rsidP="00F62E57">
       <w:pPr>
         <w:pStyle w:val="06Rwnanie0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F62E57" w:rsidRDefault="00F62E57" w:rsidP="00F62E57">
+    <w:p w:rsidR="00F62E57" w:rsidRPr="00F62E57" w:rsidRDefault="00F26DE1" w:rsidP="00F62E57">
       <w:pPr>
         <w:pStyle w:val="06Rwnanie0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>The a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62E57" w:rsidRPr="00F62E57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...112 lines deleted...]
-        <w:t>Article is available in open access and licensed under a Creative Commons Attribution 4.0 International (CC BY 4.0)</w:t>
+        <w:t>rticle is available in open access and licensed under a Creative Commons Attribution 4.0 International (CC BY 4.0)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F62E57" w:rsidRDefault="00F62E57" w:rsidP="00A331B7">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="425"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A331B7" w:rsidRPr="00A331B7" w:rsidRDefault="00A331B7" w:rsidP="00A331B7">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="425"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
@@ -5252,152 +5087,152 @@
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A331B7" w:rsidRPr="00F62E57" w:rsidSect="004A3E66">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005F6F4B" w:rsidRDefault="005F6F4B">
+    <w:p w:rsidR="00D27A4D" w:rsidRDefault="00D27A4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005F6F4B" w:rsidRDefault="005F6F4B">
+    <w:p w:rsidR="00D27A4D" w:rsidRDefault="00D27A4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{2C44632F-3A26-4039-97BE-A5C94227BE17}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{0302B210-3B90-43C3-84B0-B72F41752575}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C368A2F8-4501-4BE5-9896-1471286DBD72}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{A7968009-09A7-452A-AA6B-576BD046A695}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{BC14417C-DA7C-4F39-989C-1DF3FA8BCB02}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{014EF119-1335-44FB-BF8B-81A1DA30071B}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedBold r:id="rId5" w:subsetted="1" w:fontKey="{86F7D330-DF86-42DD-9660-67A53301E0EC}"/>
+    <w:embedBold r:id="rId5" w:subsetted="1" w:fontKey="{87DA48FF-3EF0-4D15-81C6-73194D8CA177}"/>
   </w:font>
   <w:font w:name="Ottawa">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{13EE6CD2-ECDA-45FD-8EC3-27039A28F48E}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId8" w:fontKey="{1B70DFF0-C025-4E37-B965-6ED76D01548E}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{AF1DF1C5-1CFB-4648-84F0-94F29C65C8F2}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{BA5CEE86-4400-4E61-9C31-4DA7D6542369}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{AA123254-52FD-4C52-9941-BDB2119CFF72}"/>
   </w:font>
   <w:font w:name="Optima">
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -5462,51 +5297,51 @@
         <w:r w:rsidRPr="00B02837">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F5B7D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00B02837">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B73443">
+        <w:r w:rsidR="00BA2B47">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="00B02837">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="008F5B7D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:tab/>
@@ -5523,54 +5358,63 @@
         <w:r w:rsidR="00416013" w:rsidRPr="00105FF2">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">Scientific Journal of Gdynia Maritime University, No. …, </w:t>
         </w:r>
         <w:r w:rsidR="00AD7990">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">month </w:t>
         </w:r>
         <w:r w:rsidR="006E61A5">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>2023</w:t>
+          <w:t>202</w:t>
+        </w:r>
+        <w:r w:rsidR="003D0885">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
       </w:p>
-      <w:p w:rsidR="00B02837" w:rsidRPr="00A331B7" w:rsidRDefault="005F6F4B" w:rsidP="00416013">
+      <w:p w:rsidR="00B02837" w:rsidRPr="00A331B7" w:rsidRDefault="00D27A4D" w:rsidP="00416013">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4536"/>
             <w:tab w:val="clear" w:pos="9072"/>
             <w:tab w:val="right" w:pos="7371"/>
           </w:tabs>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="000C143B" w:rsidRPr="00105FF2" w:rsidRDefault="000C143B">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
@@ -5616,52 +5460,63 @@
         <w:r w:rsidRPr="00105FF2">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">Scientific Journal of Gdynia Maritime University, No. …, </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">month </w:t>
         </w:r>
         <w:r w:rsidR="006E61A5">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>2023</w:t>
+          <w:t>202</w:t>
         </w:r>
+        <w:r w:rsidR="00BA2B47">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="1"/>
       </w:p>
       <w:p w:rsidR="00615092" w:rsidRPr="00A331B7" w:rsidRDefault="00615092" w:rsidP="00615092">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4536"/>
             <w:tab w:val="clear" w:pos="9072"/>
             <w:tab w:val="right" w:pos="7371"/>
           </w:tabs>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00A331B7">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:tab/>
@@ -5669,51 +5524,51 @@
         <w:r w:rsidRPr="00615092">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00A331B7">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00615092">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B73443">
+        <w:r w:rsidR="00BA2B47">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00615092">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00A96AD1" w:rsidRPr="00A331B7" w:rsidRDefault="00A96AD1">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="22"/>
@@ -5746,51 +5601,60 @@
     <w:r w:rsidRPr="00105FF2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Scientific Journal of Gdynia Maritime University, No. …, </w:t>
     </w:r>
     <w:r w:rsidR="00AD7990">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">month </w:t>
     </w:r>
     <w:r w:rsidR="006E61A5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>2023</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="000809A6">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="000C143B" w:rsidRPr="00A331B7" w:rsidRDefault="000C143B" w:rsidP="00416013">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="7371"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A331B7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
@@ -5799,61 +5663,61 @@
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="000C143B" w:rsidRPr="00A331B7" w:rsidRDefault="000C143B">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005F6F4B" w:rsidRDefault="005F6F4B">
+    <w:p w:rsidR="00D27A4D" w:rsidRDefault="00D27A4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005F6F4B" w:rsidRDefault="005F6F4B">
+    <w:p w:rsidR="00D27A4D" w:rsidRDefault="00D27A4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="002258E5" w:rsidRDefault="002258E5" w:rsidP="00A96AD1">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00A96AD1" w:rsidRDefault="00A96AD1" w:rsidP="00105FF2">
@@ -10007,77 +9871,79 @@
     <w:rsid w:val="0004231D"/>
     <w:rsid w:val="00044BB0"/>
     <w:rsid w:val="000465FD"/>
     <w:rsid w:val="000468D0"/>
     <w:rsid w:val="000501D5"/>
     <w:rsid w:val="000503E3"/>
     <w:rsid w:val="00052236"/>
     <w:rsid w:val="000530F3"/>
     <w:rsid w:val="00053FFB"/>
     <w:rsid w:val="00056ABA"/>
     <w:rsid w:val="00057B67"/>
     <w:rsid w:val="00057D58"/>
     <w:rsid w:val="00060987"/>
     <w:rsid w:val="000634A6"/>
     <w:rsid w:val="000644C9"/>
     <w:rsid w:val="00064545"/>
     <w:rsid w:val="00066265"/>
     <w:rsid w:val="00070194"/>
     <w:rsid w:val="000705E3"/>
     <w:rsid w:val="000716D9"/>
     <w:rsid w:val="00072A49"/>
     <w:rsid w:val="00074F7E"/>
     <w:rsid w:val="00075C0B"/>
     <w:rsid w:val="00076A88"/>
     <w:rsid w:val="00080366"/>
+    <w:rsid w:val="000809A6"/>
     <w:rsid w:val="00084E8D"/>
     <w:rsid w:val="00085D14"/>
     <w:rsid w:val="00085FEF"/>
     <w:rsid w:val="00086451"/>
     <w:rsid w:val="00087F58"/>
     <w:rsid w:val="00091336"/>
     <w:rsid w:val="00091A40"/>
     <w:rsid w:val="0009306A"/>
     <w:rsid w:val="00094069"/>
     <w:rsid w:val="00096A66"/>
     <w:rsid w:val="000A0617"/>
     <w:rsid w:val="000A0B82"/>
     <w:rsid w:val="000A0DED"/>
     <w:rsid w:val="000A1994"/>
     <w:rsid w:val="000A1B00"/>
     <w:rsid w:val="000A1E22"/>
     <w:rsid w:val="000A3DF7"/>
     <w:rsid w:val="000A5118"/>
     <w:rsid w:val="000A6819"/>
     <w:rsid w:val="000A7024"/>
     <w:rsid w:val="000B3D91"/>
     <w:rsid w:val="000B6CD2"/>
     <w:rsid w:val="000B7A26"/>
     <w:rsid w:val="000C143B"/>
     <w:rsid w:val="000C23FF"/>
     <w:rsid w:val="000C26CD"/>
     <w:rsid w:val="000C4294"/>
+    <w:rsid w:val="000C5055"/>
     <w:rsid w:val="000C5DE2"/>
     <w:rsid w:val="000C72B1"/>
     <w:rsid w:val="000C7846"/>
     <w:rsid w:val="000C7877"/>
     <w:rsid w:val="000C7BC8"/>
     <w:rsid w:val="000C7D52"/>
     <w:rsid w:val="000D1E44"/>
     <w:rsid w:val="000D24C2"/>
     <w:rsid w:val="000D2926"/>
     <w:rsid w:val="000D3191"/>
     <w:rsid w:val="000D4396"/>
     <w:rsid w:val="000D4425"/>
     <w:rsid w:val="000D5532"/>
     <w:rsid w:val="000D58D5"/>
     <w:rsid w:val="000D67C6"/>
     <w:rsid w:val="000D6E93"/>
     <w:rsid w:val="000D7293"/>
     <w:rsid w:val="000D7B00"/>
     <w:rsid w:val="000D7E60"/>
     <w:rsid w:val="000E0994"/>
     <w:rsid w:val="000E1325"/>
     <w:rsid w:val="000E22B8"/>
     <w:rsid w:val="000E2C09"/>
     <w:rsid w:val="000E3808"/>
     <w:rsid w:val="000E3A92"/>
@@ -10105,50 +9971,51 @@
     <w:rsid w:val="00106213"/>
     <w:rsid w:val="001062D1"/>
     <w:rsid w:val="00107F6E"/>
     <w:rsid w:val="00115407"/>
     <w:rsid w:val="00115E9C"/>
     <w:rsid w:val="001168D7"/>
     <w:rsid w:val="00116BE9"/>
     <w:rsid w:val="00117AF7"/>
     <w:rsid w:val="00120DB4"/>
     <w:rsid w:val="00121B3E"/>
     <w:rsid w:val="001222CF"/>
     <w:rsid w:val="0012332E"/>
     <w:rsid w:val="00124BFF"/>
     <w:rsid w:val="00125DF5"/>
     <w:rsid w:val="0012611C"/>
     <w:rsid w:val="00126BE3"/>
     <w:rsid w:val="00126D4A"/>
     <w:rsid w:val="00130919"/>
     <w:rsid w:val="001312BF"/>
     <w:rsid w:val="00132B64"/>
     <w:rsid w:val="00134721"/>
     <w:rsid w:val="00134CD0"/>
     <w:rsid w:val="00134F69"/>
     <w:rsid w:val="0013663D"/>
     <w:rsid w:val="001371FC"/>
+    <w:rsid w:val="001411AF"/>
     <w:rsid w:val="00141245"/>
     <w:rsid w:val="001436C7"/>
     <w:rsid w:val="00145F2D"/>
     <w:rsid w:val="00147130"/>
     <w:rsid w:val="00150680"/>
     <w:rsid w:val="00150EFF"/>
     <w:rsid w:val="0015300F"/>
     <w:rsid w:val="001626DB"/>
     <w:rsid w:val="00163EE2"/>
     <w:rsid w:val="0016400B"/>
     <w:rsid w:val="00164A19"/>
     <w:rsid w:val="00164E19"/>
     <w:rsid w:val="00165242"/>
     <w:rsid w:val="00165EE7"/>
     <w:rsid w:val="00167D62"/>
     <w:rsid w:val="0017001C"/>
     <w:rsid w:val="001703E2"/>
     <w:rsid w:val="00171688"/>
     <w:rsid w:val="0017246B"/>
     <w:rsid w:val="00172FAE"/>
     <w:rsid w:val="00173474"/>
     <w:rsid w:val="001735D0"/>
     <w:rsid w:val="00174E8A"/>
     <w:rsid w:val="00175968"/>
     <w:rsid w:val="00176591"/>
@@ -10355,62 +10222,64 @@
     <w:rsid w:val="00376A69"/>
     <w:rsid w:val="0038170D"/>
     <w:rsid w:val="00382340"/>
     <w:rsid w:val="003910C4"/>
     <w:rsid w:val="00391765"/>
     <w:rsid w:val="00395A6E"/>
     <w:rsid w:val="00396674"/>
     <w:rsid w:val="003A1674"/>
     <w:rsid w:val="003A2930"/>
     <w:rsid w:val="003A3190"/>
     <w:rsid w:val="003A3B31"/>
     <w:rsid w:val="003A3C5B"/>
     <w:rsid w:val="003A44EB"/>
     <w:rsid w:val="003A5476"/>
     <w:rsid w:val="003A5BD3"/>
     <w:rsid w:val="003A60B8"/>
     <w:rsid w:val="003A619F"/>
     <w:rsid w:val="003A6331"/>
     <w:rsid w:val="003B08E2"/>
     <w:rsid w:val="003B2CBF"/>
     <w:rsid w:val="003C05F2"/>
     <w:rsid w:val="003C092D"/>
     <w:rsid w:val="003C24F9"/>
     <w:rsid w:val="003C37BA"/>
     <w:rsid w:val="003C38ED"/>
+    <w:rsid w:val="003D0885"/>
     <w:rsid w:val="003D20A9"/>
     <w:rsid w:val="003D253F"/>
     <w:rsid w:val="003D4ABB"/>
     <w:rsid w:val="003D5033"/>
     <w:rsid w:val="003D59DD"/>
     <w:rsid w:val="003D5C62"/>
     <w:rsid w:val="003D5DA3"/>
     <w:rsid w:val="003D7B54"/>
     <w:rsid w:val="003E0B85"/>
     <w:rsid w:val="003E2BDC"/>
     <w:rsid w:val="003E3CCE"/>
     <w:rsid w:val="003E52E1"/>
+    <w:rsid w:val="003E588D"/>
     <w:rsid w:val="003E6718"/>
     <w:rsid w:val="003E6818"/>
     <w:rsid w:val="003E74FC"/>
     <w:rsid w:val="003F353B"/>
     <w:rsid w:val="004010BF"/>
     <w:rsid w:val="00402466"/>
     <w:rsid w:val="00402E56"/>
     <w:rsid w:val="00407EC0"/>
     <w:rsid w:val="00410029"/>
     <w:rsid w:val="00412362"/>
     <w:rsid w:val="00413980"/>
     <w:rsid w:val="00414420"/>
     <w:rsid w:val="00416013"/>
     <w:rsid w:val="0041691F"/>
     <w:rsid w:val="00416C6E"/>
     <w:rsid w:val="00417851"/>
     <w:rsid w:val="00417B77"/>
     <w:rsid w:val="0042103D"/>
     <w:rsid w:val="004239A4"/>
     <w:rsid w:val="004242C9"/>
     <w:rsid w:val="00425CF2"/>
     <w:rsid w:val="00427542"/>
     <w:rsid w:val="004278DE"/>
     <w:rsid w:val="00430D3F"/>
     <w:rsid w:val="00431277"/>
@@ -10679,50 +10548,51 @@
     <w:rsid w:val="00661CED"/>
     <w:rsid w:val="006641DA"/>
     <w:rsid w:val="0067001D"/>
     <w:rsid w:val="0067008B"/>
     <w:rsid w:val="00670947"/>
     <w:rsid w:val="00670FCE"/>
     <w:rsid w:val="006726BE"/>
     <w:rsid w:val="0067458D"/>
     <w:rsid w:val="0067560A"/>
     <w:rsid w:val="00675B98"/>
     <w:rsid w:val="00676181"/>
     <w:rsid w:val="006764F3"/>
     <w:rsid w:val="00680C9A"/>
     <w:rsid w:val="00680F04"/>
     <w:rsid w:val="00681492"/>
     <w:rsid w:val="00682963"/>
     <w:rsid w:val="006862E7"/>
     <w:rsid w:val="006862F4"/>
     <w:rsid w:val="006872D9"/>
     <w:rsid w:val="00690035"/>
     <w:rsid w:val="006917DA"/>
     <w:rsid w:val="00693AAF"/>
     <w:rsid w:val="00693C85"/>
     <w:rsid w:val="0069477A"/>
     <w:rsid w:val="006955C4"/>
+    <w:rsid w:val="006A069E"/>
     <w:rsid w:val="006A108A"/>
     <w:rsid w:val="006A1551"/>
     <w:rsid w:val="006A17FE"/>
     <w:rsid w:val="006A2993"/>
     <w:rsid w:val="006A2C4B"/>
     <w:rsid w:val="006A3263"/>
     <w:rsid w:val="006A7007"/>
     <w:rsid w:val="006B1076"/>
     <w:rsid w:val="006B423A"/>
     <w:rsid w:val="006B426A"/>
     <w:rsid w:val="006B463F"/>
     <w:rsid w:val="006B550F"/>
     <w:rsid w:val="006B6CAC"/>
     <w:rsid w:val="006B7152"/>
     <w:rsid w:val="006C0C22"/>
     <w:rsid w:val="006C5BF5"/>
     <w:rsid w:val="006C63D2"/>
     <w:rsid w:val="006C74F9"/>
     <w:rsid w:val="006D10C8"/>
     <w:rsid w:val="006D1207"/>
     <w:rsid w:val="006D3255"/>
     <w:rsid w:val="006D391D"/>
     <w:rsid w:val="006D40EA"/>
     <w:rsid w:val="006D42E8"/>
     <w:rsid w:val="006D4FEB"/>
@@ -10925,50 +10795,51 @@
     <w:rsid w:val="008969DD"/>
     <w:rsid w:val="0089709E"/>
     <w:rsid w:val="00897734"/>
     <w:rsid w:val="008A2F13"/>
     <w:rsid w:val="008A5193"/>
     <w:rsid w:val="008A64BF"/>
     <w:rsid w:val="008A64E4"/>
     <w:rsid w:val="008A78AC"/>
     <w:rsid w:val="008B0EFD"/>
     <w:rsid w:val="008B15C7"/>
     <w:rsid w:val="008B1828"/>
     <w:rsid w:val="008B24AE"/>
     <w:rsid w:val="008B2530"/>
     <w:rsid w:val="008B2A15"/>
     <w:rsid w:val="008B3847"/>
     <w:rsid w:val="008B3A84"/>
     <w:rsid w:val="008B50B5"/>
     <w:rsid w:val="008B75F3"/>
     <w:rsid w:val="008B7CD4"/>
     <w:rsid w:val="008C0C28"/>
     <w:rsid w:val="008C1430"/>
     <w:rsid w:val="008C1C2F"/>
     <w:rsid w:val="008C1D49"/>
     <w:rsid w:val="008C275B"/>
     <w:rsid w:val="008C4DFB"/>
+    <w:rsid w:val="008C5138"/>
     <w:rsid w:val="008C6192"/>
     <w:rsid w:val="008C6880"/>
     <w:rsid w:val="008D022A"/>
     <w:rsid w:val="008D0CC7"/>
     <w:rsid w:val="008D1197"/>
     <w:rsid w:val="008D2FC8"/>
     <w:rsid w:val="008D31C5"/>
     <w:rsid w:val="008D3DD2"/>
     <w:rsid w:val="008D4AE6"/>
     <w:rsid w:val="008D522D"/>
     <w:rsid w:val="008D6F73"/>
     <w:rsid w:val="008E14F1"/>
     <w:rsid w:val="008E2E35"/>
     <w:rsid w:val="008E5EE3"/>
     <w:rsid w:val="008E7EED"/>
     <w:rsid w:val="008F0159"/>
     <w:rsid w:val="008F0AA2"/>
     <w:rsid w:val="008F1C89"/>
     <w:rsid w:val="008F1E69"/>
     <w:rsid w:val="008F3EA6"/>
     <w:rsid w:val="008F42FF"/>
     <w:rsid w:val="008F48F3"/>
     <w:rsid w:val="008F4938"/>
     <w:rsid w:val="008F5156"/>
     <w:rsid w:val="008F5B7D"/>
@@ -11259,50 +11130,52 @@
     <w:rsid w:val="00B65093"/>
     <w:rsid w:val="00B70929"/>
     <w:rsid w:val="00B70C44"/>
     <w:rsid w:val="00B711D8"/>
     <w:rsid w:val="00B73443"/>
     <w:rsid w:val="00B73FBB"/>
     <w:rsid w:val="00B741F5"/>
     <w:rsid w:val="00B75CF3"/>
     <w:rsid w:val="00B7663E"/>
     <w:rsid w:val="00B77DC2"/>
     <w:rsid w:val="00B77FA4"/>
     <w:rsid w:val="00B80C9C"/>
     <w:rsid w:val="00B83CE6"/>
     <w:rsid w:val="00B84271"/>
     <w:rsid w:val="00B86966"/>
     <w:rsid w:val="00B86B47"/>
     <w:rsid w:val="00B90CFA"/>
     <w:rsid w:val="00B91D56"/>
     <w:rsid w:val="00B9458A"/>
     <w:rsid w:val="00B94AB0"/>
     <w:rsid w:val="00B96165"/>
     <w:rsid w:val="00B966C3"/>
     <w:rsid w:val="00B96B15"/>
     <w:rsid w:val="00B97AE7"/>
     <w:rsid w:val="00BA119C"/>
+    <w:rsid w:val="00BA2B47"/>
+    <w:rsid w:val="00BA44C4"/>
     <w:rsid w:val="00BA59CE"/>
     <w:rsid w:val="00BB0580"/>
     <w:rsid w:val="00BB16C7"/>
     <w:rsid w:val="00BB22A1"/>
     <w:rsid w:val="00BB2F08"/>
     <w:rsid w:val="00BB2F42"/>
     <w:rsid w:val="00BB511F"/>
     <w:rsid w:val="00BB566E"/>
     <w:rsid w:val="00BB7F31"/>
     <w:rsid w:val="00BC07DC"/>
     <w:rsid w:val="00BC22C5"/>
     <w:rsid w:val="00BC4118"/>
     <w:rsid w:val="00BC44D7"/>
     <w:rsid w:val="00BC46C4"/>
     <w:rsid w:val="00BC6C52"/>
     <w:rsid w:val="00BD0573"/>
     <w:rsid w:val="00BD05C4"/>
     <w:rsid w:val="00BD100C"/>
     <w:rsid w:val="00BD259B"/>
     <w:rsid w:val="00BD44C7"/>
     <w:rsid w:val="00BD47B6"/>
     <w:rsid w:val="00BD5779"/>
     <w:rsid w:val="00BD6FA8"/>
     <w:rsid w:val="00BD7B55"/>
     <w:rsid w:val="00BE0BAE"/>
@@ -11429,50 +11302,51 @@
     <w:rsid w:val="00D014CF"/>
     <w:rsid w:val="00D02CDA"/>
     <w:rsid w:val="00D041CA"/>
     <w:rsid w:val="00D043B4"/>
     <w:rsid w:val="00D057E1"/>
     <w:rsid w:val="00D05C31"/>
     <w:rsid w:val="00D0715B"/>
     <w:rsid w:val="00D10237"/>
     <w:rsid w:val="00D12557"/>
     <w:rsid w:val="00D12AA6"/>
     <w:rsid w:val="00D13719"/>
     <w:rsid w:val="00D13E2D"/>
     <w:rsid w:val="00D14CFC"/>
     <w:rsid w:val="00D14F5B"/>
     <w:rsid w:val="00D15109"/>
     <w:rsid w:val="00D15255"/>
     <w:rsid w:val="00D15456"/>
     <w:rsid w:val="00D16594"/>
     <w:rsid w:val="00D16F9F"/>
     <w:rsid w:val="00D173A1"/>
     <w:rsid w:val="00D17790"/>
     <w:rsid w:val="00D20D44"/>
     <w:rsid w:val="00D24754"/>
     <w:rsid w:val="00D24A21"/>
     <w:rsid w:val="00D2655B"/>
+    <w:rsid w:val="00D27A4D"/>
     <w:rsid w:val="00D27BFF"/>
     <w:rsid w:val="00D34642"/>
     <w:rsid w:val="00D35CBA"/>
     <w:rsid w:val="00D416EF"/>
     <w:rsid w:val="00D419F4"/>
     <w:rsid w:val="00D42A58"/>
     <w:rsid w:val="00D42E62"/>
     <w:rsid w:val="00D431B1"/>
     <w:rsid w:val="00D43D6C"/>
     <w:rsid w:val="00D4429C"/>
     <w:rsid w:val="00D45544"/>
     <w:rsid w:val="00D45A86"/>
     <w:rsid w:val="00D465A1"/>
     <w:rsid w:val="00D46738"/>
     <w:rsid w:val="00D47894"/>
     <w:rsid w:val="00D47F68"/>
     <w:rsid w:val="00D50575"/>
     <w:rsid w:val="00D506F9"/>
     <w:rsid w:val="00D5397C"/>
     <w:rsid w:val="00D5480E"/>
     <w:rsid w:val="00D54897"/>
     <w:rsid w:val="00D55C09"/>
     <w:rsid w:val="00D6167E"/>
     <w:rsid w:val="00D62F67"/>
     <w:rsid w:val="00D64451"/>
@@ -11656,50 +11530,51 @@
     <w:rsid w:val="00EF1F8E"/>
     <w:rsid w:val="00EF3602"/>
     <w:rsid w:val="00F006D2"/>
     <w:rsid w:val="00F00FEC"/>
     <w:rsid w:val="00F02114"/>
     <w:rsid w:val="00F02CA0"/>
     <w:rsid w:val="00F0309F"/>
     <w:rsid w:val="00F0418B"/>
     <w:rsid w:val="00F07202"/>
     <w:rsid w:val="00F12098"/>
     <w:rsid w:val="00F1388C"/>
     <w:rsid w:val="00F14567"/>
     <w:rsid w:val="00F14DAD"/>
     <w:rsid w:val="00F154C6"/>
     <w:rsid w:val="00F17448"/>
     <w:rsid w:val="00F17697"/>
     <w:rsid w:val="00F20BFE"/>
     <w:rsid w:val="00F2114C"/>
     <w:rsid w:val="00F2130E"/>
     <w:rsid w:val="00F22419"/>
     <w:rsid w:val="00F22FA5"/>
     <w:rsid w:val="00F23BB4"/>
     <w:rsid w:val="00F2447B"/>
     <w:rsid w:val="00F24DC7"/>
     <w:rsid w:val="00F26585"/>
+    <w:rsid w:val="00F26DE1"/>
     <w:rsid w:val="00F27DF4"/>
     <w:rsid w:val="00F30877"/>
     <w:rsid w:val="00F30C4D"/>
     <w:rsid w:val="00F317B6"/>
     <w:rsid w:val="00F32511"/>
     <w:rsid w:val="00F33843"/>
     <w:rsid w:val="00F348EB"/>
     <w:rsid w:val="00F3501B"/>
     <w:rsid w:val="00F355D6"/>
     <w:rsid w:val="00F35872"/>
     <w:rsid w:val="00F374F6"/>
     <w:rsid w:val="00F37DA6"/>
     <w:rsid w:val="00F404CE"/>
     <w:rsid w:val="00F40925"/>
     <w:rsid w:val="00F41138"/>
     <w:rsid w:val="00F4132C"/>
     <w:rsid w:val="00F43073"/>
     <w:rsid w:val="00F439C3"/>
     <w:rsid w:val="00F45C94"/>
     <w:rsid w:val="00F465F9"/>
     <w:rsid w:val="00F4717F"/>
     <w:rsid w:val="00F4746D"/>
     <w:rsid w:val="00F50901"/>
     <w:rsid w:val="00F54069"/>
     <w:rsid w:val="00F5533B"/>
@@ -11774,51 +11649,51 @@
     <w:rsid w:val="00FF77DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="466B04FF"/>
+  <w14:docId w14:val="48CC1CF3"/>
   <w15:docId w15:val="{9C0DC69F-4882-4EAE-B92B-2244F43E8F4E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15894,87 +15769,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32E0AB91-3E24-4D65-BF69-CD79FA56AB13}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E411F1B-1F37-4BDE-8673-91AACC7E75C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6037</Characters>
+  <Pages>4</Pages>
+  <Words>1004</Words>
+  <Characters>6029</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>AMG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7029</CharactersWithSpaces>
+  <CharactersWithSpaces>7019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>OC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>1243008414</vt:i4>